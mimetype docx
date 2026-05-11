--- v0 (2026-03-22)
+++ v1 (2026-05-11)
@@ -27,492 +27,552 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Kai Walker Donovan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior BI Analyst / Analytics Engineer | Looker, LookML, BigQuery, Python</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">kaiwalker001@gmail.com  |  Hertfordshire, UK  |  linkedin.com/in/kai-walker-donovan</w:t>
+        <w:t xml:space="preserve">kaiwalker001@gmail.com  |  +447460489813  |  Hertfordshire, UK  |  linkedin.com/in/kai-walker-donovan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">#1 LookML contributor serving multiple partners across 100+ sites. Built analytics hub used by ~500 daily; trained ~100 users on self-serve tools. 4+ years in BI platforms, data modelling, and pipeline engineering.</w:t>
+        <w:t xml:space="preserve">Looker/LookML analytics engineer: #1 contributor by volume on a large LookML estate (~125k lines, ~750 commits). Shipped an internal discovery hub to ~100 MAU (~10x engagement) with semantic modelling, metadata pipelines, and enablement. BigQuery automation and Python framework ownership (~20k lines, ~5 production Cloud Functions), with a focus on governed self-serve analytics, semantic modelling, and scalable BI adoption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">WORK EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="20" w:before="120"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">employer - Hatfield, UK</w:t>
+        <w:spacing w:after="40" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    September 2021 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Analyst, US Retail Partner Secondment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2025 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cincinnati, OH, USA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Top contributor to the company's Looker Enterprise back-end with ~125,000 lines of LookML across ~750 commits, recognised as the #1 contributing developer.</w:t>
+        <w:t xml:space="preserve">Adapted within a ~15-month US grocery fulfilment secondment to local operating norms, cross-cultural stakeholder expectations, and partner commercial context across supply chain, warehouse, and last mile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    September 2021 – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hatfield, UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Built Analyticado, a centralised analytics hub that boosted engagement 10x (~500 daily users), becoming the one-stop platform for discovering dashboards and reports.</w:t>
+        <w:t xml:space="preserve">Led Looker semantic-layer development across ~125,000 lines of LookML and ~750 commits (#1 contributor by volume), establishing reusable modelling and QA patterns partner teams adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Built K-AI, an AI-powered assistant enabling natural-language discovery of dashboards and documentation, reducing analyst dependency for routine data discovery.</w:t>
+        <w:t xml:space="preserve">Built internal analytics discovery hub, "Analyticado": metadata pipelines, guided navigation, and training that lifted engagement ~10x to ~100 monthly active users.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Created Python framework automating data pipelines across Looker, Slack, BigQuery; ~10 contributors, ~5 GCP Cloud Functions in production.</w:t>
+        <w:t xml:space="preserve">Led conversational analytics programme, "K-AI": scoped phased rollout, retrieval vs hand-off trade-offs, and evaluation criteria with analytics and portal owners (Vertex AI, FastAPI, BigQuery, LanceDB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trained ~100 users on Looker and self-serve analytics, fostering data-driven decision-making across the organisation.</w:t>
+        <w:t xml:space="preserve">Owned shared Python analytics framework (~20,000 lines, ~10 contributors) and operated ~5 production GCP Cloud Functions with failure monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senior Analyst - International Secondment (client partnership)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">    2025 - 2026</w:t>
+        <w:t xml:space="preserve">E-commerce Sales &amp; Development Manager</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    September 2020 – September 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">employer - Cincinnati, OH, USA</w:t>
+        <w:t xml:space="preserve">American Dream / Love Afro - Luton, UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led analytical workstreams, translating complex data into clear recommendations for operations leadership and partner teams.</w:t>
+        <w:t xml:space="preserve">Analysed paid social, Amazon, pricing, and promotional performance across weekly trading cycles, using ROAS-led readouts to guide spend, stock, and campaign decisions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mentored partner team members on data interpretation, reporting tools, and building their own analytical solutions, delivering hands-on training across teams.</w:t>
+        <w:t xml:space="preserve">Ran disciplined test-and-learn on paid social and Amazon (creative, audience, bid/pricing) with weekly readouts using A/B-style comparisons at e-commerce pace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acted as senior analytical specialist embedded at the client for ~15 months, bridging technical systems and operational decision-making across supply chain, warehouse, and last-mile logistics.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Delivered $2M in traceable cost savings through analytical models: Cost to Serve (~$1M/year) and Water Limit geo-cubing (~$550K/year), with further recommendations up to ~$2M/year.</w:t>
+        <w:t xml:space="preserve">Managed end-to-end e-commerce: site changes, Amazon Seller account, and multi-channel campaigns; owned trade-offs between stock, margin, and promotional spend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">KEY PROJECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analyticado</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - Centralised analytics hub with ~500 daily active users</w:t>
+        <w:t xml:space="preserve">Internal analytics discovery hub, "Analyticado"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Centralised analytics hub with ~100 monthly active users</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">K-AI - Conversational Analytics Assistant</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - AI-powered analytics discovery across dashboards, docs, and Slack</w:t>
+        <w:t xml:space="preserve">AI-assisted analytics search and Q&amp;A platform, "K-AI"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - One chat for sourced answers and conversational analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Python Framework</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Shared analytics automation platform with ~10 contributors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">OSP Insights Platform</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - Partner reporting platform with ~3,000 monthly report runs</w:t>
+        <w:t xml:space="preserve">Partner-facing operational insights landing, "OSP Insights"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Partner reporting with ~3k monthly report runs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
@@ -600,51 +660,51 @@
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">SKILLS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">LookML / Looker Enterprise  ·  SQL (BigQuery)  ·  Python  ·  JavaScript / TypeScript  ·  Next.js / React  ·  dbt  ·  GCP (Cloud Functions, BigQuery, Secrets Manager)  ·  Data Modelling  ·  Dashboard Design &amp; Visualisation  ·  Looker API Integration  ·  CI/CD (GitLab)  ·  Stakeholder Enablement &amp; Training</w:t>
+        <w:t xml:space="preserve">LookML / Looker Enterprise  ·  SQL (BigQuery)  ·  Python  ·  dbt  ·  GCP (Cloud Functions, BigQuery, Secrets Manager)  ·  GitLab CI/CD  ·  Semantic layer &amp; data modelling  ·  Dashboard &amp; explore governance  ·  Looker API integration  ·  JavaScript / TypeScript (Next.js, React)  ·  Self-serve analytics enablement  ·  Data catalog &amp; metadata pipelines</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="863" w:right="1008" w:bottom="863" w:left="1008" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>