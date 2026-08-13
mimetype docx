--- v1 (2026-05-11)
+++ v2 (2026-08-13)
@@ -122,457 +122,536 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">WORK EXPERIENCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">employer</w:t>
+        <w:t xml:space="preserve">Ocado Group</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    September 2021 – Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Senior Analyst, US Retail Partner Secondment</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Cincinnati, OH, USA</w:t>
+        <w:t xml:space="preserve">Agentic Solutions Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    June 2026 – Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hatfield, UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adapted within a ~15-month US grocery fulfilment secondment to local operating norms, cross-cultural stakeholder expectations, and partner commercial context across supply chain, warehouse, and last mile.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Hatfield, UK</w:t>
+        <w:t xml:space="preserve">Built and have owned an AI-assisted decision-support platform from scratch since its inception, unifying metrics, operational knowledge, and product context for Ocado Group and retail partners, shaping MVP scope, user journeys, and answer-quality standards from day one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led Looker semantic-layer development across ~125,000 lines of LookML and ~750 commits (#1 contributor by volume), establishing reusable modelling and QA patterns partner teams adopted.</w:t>
+        <w:t xml:space="preserve">Repositioned the platform from an answer engine to a diagnostic engine, defining a three-pillar strategy (unified knowledge, causal diagnosis, partner-ready governance) and a structured root-cause reasoning model across metric, operational, and product-feature data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Built internal analytics discovery hub, "Analyticado": metadata pipelines, guided navigation, and training that lifted engagement ~10x to ~100 monthly active users.</w:t>
+        <w:t xml:space="preserve">Shipped a suite of AI-native analytics tools: Metric Tree (Looker-wide metric search and root-cause visualisation), Cost to Serve (SKU-level profitability with What-If/Opportunity Cost modelling), Tote Mix Optimiser (tote-space trade recommender), and an AI stakeholder Q&amp;A rehearsal tool for presentations, each iterated from direct user feedback.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Analyst, US Retail Partner Secondment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2025 – June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cincinnati, OH, USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20" w:before="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    September 2021 – 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hatfield, UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Led conversational analytics programme, "K-AI": scoped phased rollout, retrieval vs hand-off trade-offs, and evaluation criteria with analytics and portal owners (Vertex AI, FastAPI, BigQuery, LanceDB).</w:t>
+        <w:t xml:space="preserve">Led Looker semantic-layer development across ~125,000 lines of LookML and ~750 commits (#1 contributor by volume), establishing reusable modelling and QA patterns partner teams adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Owned shared Python analytics framework (~20,000 lines, ~10 contributors) and operated ~5 production GCP Cloud Functions with failure monitoring.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">American Dream / Love Afro - Luton, UK</w:t>
+        <w:t xml:space="preserve">Built an internal analytics discovery hub (metadata pipelines, guided navigation, and training) that lifted engagement ~10x to ~100 monthly active users.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Analysed paid social, Amazon, pricing, and promotional performance across weekly trading cycles, using ROAS-led readouts to guide spend, stock, and campaign decisions.</w:t>
+        <w:t xml:space="preserve">Led the conversational analytics programme for the internal analytics hub: scoped phased rollout, retrieval vs hand-off trade-offs, and evaluation criteria with analytics and portal owners, built on Google's AI platform and cloud data tools.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran disciplined test-and-learn on paid social and Amazon (creative, audience, bid/pricing) with weekly readouts using A/B-style comparisons at e-commerce pace.</w:t>
+        <w:t xml:space="preserve">Owned shared Python analytics framework (~20,000 lines, ~10 contributors) and operated ~5 production GCP Cloud Functions with failure monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-commerce Sales &amp; Development Manager</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    September 2020 – September 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Dream / Love Afro - Luton, UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="374151"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Analysed paid social, Amazon, pricing, and promotional performance across weekly trading cycles, using ROAS-led readouts to guide spend, stock, and campaign decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ran disciplined test-and-learn on paid social and Amazon (creative, audience, bid/pricing) with weekly readouts using A/B-style comparisons at e-commerce pace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Managed end-to-end e-commerce: site changes, Amazon Seller account, and multi-channel campaigns; owned trade-offs between stock, margin, and promotional spend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">KEY PROJECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Internal analytics discovery hub, "Analyticado"</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - Centralised analytics hub with ~100 monthly active users</w:t>
+        <w:t xml:space="preserve">AI Decision-Support Platform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Analytics discovery platform that grew from a searchable hub to an AI diagnostic engine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">AI-assisted analytics search and Q&amp;A platform, "K-AI"</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - One chat for sourced answers and conversational analytics</w:t>
+        <w:t xml:space="preserve">Governed repository for analyst-built, agent-ready tools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="6B7280"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Governed home for analyst-built calculators and optimisers, agent-ready from day one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Python Framework</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Shared analytics automation platform with ~10 contributors</w:t>
+        <w:t xml:space="preserve"> - Shared Python toolkit reducing duplication across analytics automation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F2937"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Partner-facing operational insights landing, "OSP Insights"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Partner reporting with ~3k monthly report runs</w:t>
+        <w:t xml:space="preserve"> - Redesigned partner reporting navigation to surface most-used reports</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D1D5DB" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="80" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20" w:before="80"/>